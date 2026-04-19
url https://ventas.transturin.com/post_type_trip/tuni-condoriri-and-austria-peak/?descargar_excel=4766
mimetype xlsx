--- v0 (2025-11-05)
+++ v1 (2026-04-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Tuni Condoriri And Austria Peak</t>
   </si>
   <si>
     <t xml:space="preserve">     CODE     </t>
   </si>
   <si>
     <t xml:space="preserve">     NAME     </t>
   </si>
   <si>
     <t xml:space="preserve">     TERM     </t>
   </si>
   <si>
     <t>OUTLINE</t>
   </si>
   <si>
     <t>TYPE</t>
   </si>
   <si>
     <t>DATTUNFD</t>
   </si>
   <si>
     <t>TUNI CONDORIRI AND AUSTRIA PEAK</t>
   </si>
   <si>
@@ -158,50 +158,53 @@
   <si>
     <t xml:space="preserve"> 	Wide-brimmed hat
 </t>
   </si>
   <si>
     <t xml:space="preserve"> 	Small backpack
 </t>
   </si>
   <si>
     <t>Rates</t>
   </si>
   <si>
     <t>CODE</t>
   </si>
   <si>
     <t>NAME</t>
   </si>
   <si>
     <t>6 - Up</t>
   </si>
   <si>
     <t xml:space="preserve">DATTUNFD </t>
   </si>
   <si>
     <t>TUNI CONDORIRI AND AUSTRIA PEAK FD</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
   <si>
     <t>PRICES PER PERSON AND IN USD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -677,75 +680,75 @@
         <v>43</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G3" t="s">
         <v>44</v>
       </c>
       <c r="H3" t="s">
         <v>45</v>
       </c>
-      <c r="I3">
-[...15 lines deleted...]
-        <v>0.0</v>
+      <c r="I3" t="s">
+        <v>46</v>
+      </c>
+      <c r="J3" t="s">
+        <v>46</v>
+      </c>
+      <c r="K3" t="s">
+        <v>46</v>
+      </c>
+      <c r="L3" t="s">
+        <v>46</v>
+      </c>
+      <c r="M3" t="s">
+        <v>46</v>
+      </c>
+      <c r="N3" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="D4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="3" t="s">
         <v>15</v>