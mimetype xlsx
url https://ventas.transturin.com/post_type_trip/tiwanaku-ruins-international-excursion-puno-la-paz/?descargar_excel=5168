--- v0 (2025-11-05)
+++ v1 (2026-04-02)
@@ -740,69 +740,69 @@
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>6</v>
       </c>
       <c r="H3" t="s">
         <v>62</v>
       </c>
       <c r="I3">
-        <v>641.0</v>
+        <v>648.0</v>
       </c>
       <c r="J3">
-        <v>344.0</v>
+        <v>348.0</v>
       </c>
       <c r="K3">
-        <v>245.0</v>
+        <v>247.0</v>
       </c>
       <c r="L3">
-        <v>195.0</v>
+        <v>197.0</v>
       </c>
       <c r="M3">
-        <v>160.0</v>
+        <v>161.0</v>
       </c>
       <c r="N3">
-        <v>133.0</v>
+        <v>136.0</v>
       </c>
       <c r="O3">
-        <v>130.0</v>
+        <v>131.0</v>
       </c>
       <c r="P3">
         <v>122.0</v>
       </c>
       <c r="Q3">
         <v>107.0</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="D4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>63</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>