--- v0 (2025-11-05)
+++ v1 (2026-07-27)
@@ -778,75 +778,75 @@
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>6</v>
       </c>
       <c r="H3" t="s">
         <v>75</v>
       </c>
       <c r="I3">
-        <v>309.0</v>
+        <v>371.0</v>
       </c>
       <c r="J3">
-        <v>191.0</v>
+        <v>230.0</v>
       </c>
       <c r="K3">
-        <v>153.0</v>
+        <v>184.0</v>
       </c>
       <c r="L3">
-        <v>137.0</v>
+        <v>165.0</v>
       </c>
       <c r="M3">
-        <v>132.0</v>
+        <v>159.0</v>
       </c>
       <c r="N3">
-        <v>112.0</v>
+        <v>135.0</v>
       </c>
       <c r="O3">
-        <v>112.0</v>
+        <v>135.0</v>
       </c>
       <c r="P3">
-        <v>102.0</v>
+        <v>123.0</v>
       </c>
       <c r="Q3">
-        <v>102.0</v>
+        <v>123.0</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="D4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>76</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="D5" s="3" t="s">
         <v>11</v>
       </c>
     </row>