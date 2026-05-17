--- v0 (2025-11-05)
+++ v1 (2026-05-17)
@@ -696,69 +696,69 @@
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>6</v>
       </c>
       <c r="H3" t="s">
         <v>51</v>
       </c>
       <c r="I3">
-        <v>128.0</v>
+        <v>151.0</v>
       </c>
       <c r="J3">
-        <v>72.0</v>
+        <v>85.0</v>
       </c>
       <c r="K3">
-        <v>64.0</v>
+        <v>76.0</v>
       </c>
       <c r="L3">
-        <v>56.0</v>
+        <v>66.0</v>
       </c>
       <c r="M3">
-        <v>48.0</v>
+        <v>57.0</v>
       </c>
       <c r="N3">
-        <v>40.0</v>
+        <v>47.0</v>
       </c>
       <c r="O3">
-        <v>32.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="D4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>52</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="D5" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="D6" s="3" t="s">