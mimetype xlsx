--- v0 (2025-12-24)
+++ v1 (2026-07-27)
@@ -648,72 +648,72 @@
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G3" t="s">
         <v>6</v>
       </c>
       <c r="H3" t="s">
         <v>34</v>
       </c>
       <c r="I3">
-        <v>144.0</v>
+        <v>170.0</v>
       </c>
       <c r="J3">
-        <v>81.0</v>
+        <v>96.0</v>
       </c>
       <c r="K3">
-        <v>65.0</v>
+        <v>77.0</v>
       </c>
       <c r="L3">
-        <v>58.0</v>
+        <v>69.0</v>
       </c>
       <c r="M3">
-        <v>45.0</v>
+        <v>53.0</v>
       </c>
       <c r="N3">
+        <v>52.0</v>
+      </c>
+      <c r="O3">
+        <v>49.0</v>
+      </c>
+      <c r="P3">
         <v>44.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>37.0</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="D4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>35</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="D5" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:16">