--- v0 (2025-10-18)
+++ v1 (2026-07-27)
@@ -659,72 +659,72 @@
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G3" t="s">
         <v>37</v>
       </c>
       <c r="H3" t="s">
         <v>38</v>
       </c>
       <c r="I3">
-        <v>447.0</v>
+        <v>526.0</v>
       </c>
       <c r="J3">
-        <v>259.0</v>
+        <v>305.0</v>
       </c>
       <c r="K3">
-        <v>231.0</v>
+        <v>272.0</v>
       </c>
       <c r="L3">
-        <v>191.0</v>
+        <v>225.0</v>
       </c>
       <c r="M3">
-        <v>149.0</v>
+        <v>176.0</v>
       </c>
       <c r="N3">
-        <v>136.0</v>
+        <v>160.0</v>
       </c>
       <c r="O3">
-        <v>125.0</v>
+        <v>147.0</v>
       </c>
       <c r="P3">
-        <v>120.0</v>
+        <v>141.0</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="D4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>