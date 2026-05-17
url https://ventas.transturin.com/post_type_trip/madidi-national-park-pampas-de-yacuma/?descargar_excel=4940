--- v0 (2025-11-05)
+++ v1 (2026-05-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Madidi National Park &amp; Pampas De Yacuma</t>
   </si>
   <si>
     <t xml:space="preserve">     CODE     </t>
   </si>
   <si>
     <t xml:space="preserve">     NAME     </t>
   </si>
   <si>
     <t xml:space="preserve">     TERM     </t>
   </si>
   <si>
     <t>OUTLINE</t>
   </si>
   <si>
     <t>TYPE</t>
   </si>
   <si>
     <t>DMCOMPA5</t>
   </si>
   <si>
     <t>MADIDI NATIONAL PARK &amp; PAMPAS DE YACUMA</t>
   </si>
   <si>
@@ -242,50 +242,53 @@
     <t xml:space="preserve"> 	Take sun cream.
 </t>
   </si>
   <si>
     <t xml:space="preserve"> 	Take Insect repellent.
 </t>
   </si>
   <si>
     <t xml:space="preserve"> 	Take personal hygiene items.
 </t>
   </si>
   <si>
     <t>Rates</t>
   </si>
   <si>
     <t>CODE</t>
   </si>
   <si>
     <t>NAME</t>
   </si>
   <si>
     <t>2 to 30</t>
   </si>
   <si>
     <t xml:space="preserve">DMCOMPA5    </t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">PRICES PER PERSON AND IN USD </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -748,59 +751,63 @@
         <v>69</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G3" t="s">
         <v>70</v>
       </c>
       <c r="H3" t="s">
         <v>7</v>
       </c>
-      <c r="I3"/>
-      <c r="J3"/>
+      <c r="I3" t="s">
+        <v>71</v>
+      </c>
+      <c r="J3" t="s">
+        <v>71</v>
+      </c>
     </row>
     <row r="4" spans="1:10">
       <c r="D4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="D5" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="D6" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="D7" s="3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="D8" s="3" t="s">
         <v>14</v>
       </c>
     </row>