--- v0 (2025-12-25)
+++ v1 (2026-05-17)
@@ -721,59 +721,59 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G6" sqref="G6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="52.987" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="68.269" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="2.285" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
-[...7 lines deleted...]
-    <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="2.285" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="2.285" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="2.285" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="2.285" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="2.285" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="2.285" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="2.285" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="2.285" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="5" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
@@ -820,121 +820,121 @@
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="4"/>
       <c r="G3" t="s">
         <v>6</v>
       </c>
       <c r="H3" t="s">
         <v>80</v>
       </c>
       <c r="I3" t="s">
         <v>81</v>
       </c>
-      <c r="J3">
-[...27 lines deleted...]
-        <v>165.0</v>
+      <c r="J3" t="s">
+        <v>81</v>
+      </c>
+      <c r="K3" t="s">
+        <v>81</v>
+      </c>
+      <c r="L3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M3" t="s">
+        <v>81</v>
+      </c>
+      <c r="N3" t="s">
+        <v>81</v>
+      </c>
+      <c r="O3" t="s">
+        <v>81</v>
+      </c>
+      <c r="P3" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>81</v>
+      </c>
+      <c r="R3" t="s">
+        <v>81</v>
+      </c>
+      <c r="S3" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="D4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>82</v>
       </c>
       <c r="I4" t="s">
         <v>81</v>
       </c>
-      <c r="J4">
-[...27 lines deleted...]
-        <v>209.0</v>
+      <c r="J4" t="s">
+        <v>81</v>
+      </c>
+      <c r="K4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P4" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>81</v>
+      </c>
+      <c r="R4" t="s">
+        <v>81</v>
+      </c>
+      <c r="S4" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="D5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>83</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
     </row>
     <row r="6" spans="1:19">
       <c r="D6" s="3" t="s">
         <v>12</v>