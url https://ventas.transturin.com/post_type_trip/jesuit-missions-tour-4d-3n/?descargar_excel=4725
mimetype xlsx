--- v0 (2025-11-05)
+++ v1 (2026-05-17)
@@ -715,72 +715,72 @@
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G3" t="s">
         <v>53</v>
       </c>
       <c r="H3" t="s">
         <v>54</v>
       </c>
       <c r="I3">
-        <v>2644.0</v>
+        <v>3107.0</v>
       </c>
       <c r="J3">
-        <v>1484.0</v>
+        <v>1744.0</v>
       </c>
       <c r="K3">
-        <v>1174.0</v>
+        <v>1380.0</v>
       </c>
       <c r="L3">
-        <v>1088.0</v>
+        <v>1279.0</v>
       </c>
       <c r="M3">
-        <v>894.0</v>
+        <v>1051.0</v>
       </c>
       <c r="N3">
-        <v>829.0</v>
+        <v>975.0</v>
       </c>
       <c r="O3">
-        <v>735.0</v>
+        <v>864.0</v>
       </c>
       <c r="P3">
-        <v>656.0</v>
+        <v>771.0</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="D4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>55</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="D5" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:16">